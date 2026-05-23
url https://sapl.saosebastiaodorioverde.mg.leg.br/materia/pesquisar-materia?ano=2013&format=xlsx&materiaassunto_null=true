--- v0 (2026-02-06)
+++ v1 (2026-05-23)
@@ -51,280 +51,280 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECE PARA DOIS ANOS A DURAÇÃO DO MANDATO DA MESA DIRETORA DA CÂMARA MUNIICPAL</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO PREFEITO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRORROGAÇÃO DE LICENÇA AO PREFEITO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE USO DE BEM PÚBLICO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DO VALOR DA SUBVENÇÃO SOCIAL À SANTA CASA MEISER. SÃO VICENTE DE PAULO/POUSO ALTO, CONFORME DISPOSITIVO NA LEI ORDINÁRIA Nº 893/2012, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS - PROREFIS, COM APLICAÇÃO DA ANISTIA FISCAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA SUBVENÇÃO SOCIAL À ASSOCIAÇÃO CASA DE SAÚDE DE SÃO SEBASTIÃO, CONFORME DISPOSTO NA LEI ORDINÁRIA Nº 893/2012 DE 26 DE NOVEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014/2017.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE TAXAS PARA O ABATE DE ANIMAIS NO MATADOURO MUNICIPAL. ALTERA O ART. 1º DA LEI Nº 568/97.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DOAÇÃO DE CASAS POPULARES SITUADAS NO BAIRRO RAIO DO SOL. </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 873/2011, A QUAL ALTEROU A LEI MUNICIPAL 417/93 QUE CRIOU O CONSELHO MUNICIPAL DE SAÚDE -CMS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 870/2011, PARA ADEQUAÇÃO À NOVA DENOMINAÇÃO DO CONSÓRCIO INTERMUNICIPAL SUL PARA GERENCIAMENTO DOS SERVIÇOS DE URGÊNCIA E EMERGÊNCIA - CISGEM - QUE PASSOU SER DENOMINADO CONSÓRCIO INTERMUNICIPAL DE SAÚDE PARA GERENCIAMENTO DOS SERVIÇOS DE ATENDIMENTO DE URGÊNCIA, EMERGÊNCIA E AÇÕES DE EDUCAÇÃO PERMANENTE EM URGÊNCIA NA MACRO SUL - CISSUL.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS FISCAIS LANÇADOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO E REGULAMENTA A UTILIZAÇÃO DO SALÃO COMUNITÁRIO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO RIO VERDE</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE RELATIVAS AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE RELATIVAS AO EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ELIMINAÇÃO DE DOCUMENTOS NAS CONDIÇÕES QUE MENCIONA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -631,68 +631,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>