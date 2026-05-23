--- v0 (2025-12-13)
+++ v1 (2026-05-23)
@@ -51,285 +51,285 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS 2º., 3º., 4º., 5º. E 9º. ARTIGOS DA LEI COMPLEMENTAR 007 DE 08 DE ABRIL DE 2011, QUE DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL -CRAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA-CIP E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO INCISO II DO ART. 1º DA LEI MUNICIPAL 901/2013, PARA REAJUSTE DO VALOR DA SUBVENÇÃO CONCEDIDA À SANTA CASA DE MISERICÓRDIA SÃO VICENTE DE PAULO, DE POUSO ALTO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, CRIADO PELA LEI MUNICIPAL 650/2002, ACRESCENTA A REPRESENTAÇÃO DOS IDOSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS COM A POLÍCIA CIVIL DO ESTADO DE MINAS GERAIS E TRIBUNAL DE JUSTIÇA DE MINAS GERAIS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO PARÁGRAFO ÚNICO DO ART. 1º DA LEI MUNICIPAL 817/2009, QUE TRATA DA CONCESSÃO DE TRANSPORTE INTERMUNICIPAL PARA ESTUDANTES E CONTÉM OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO ARTÍSTICA E CULTURAL - RÁDIO ANCHIETA, DE POUSO ALTO.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL DESTINADO A CONCESSÃO DE SUBVENÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DO RIO VERDE À ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO CIRCUITO DAS ÁGUAS-AMAG.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PARTICIPAÇÃO DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE NO CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA REGIÃO DA AMAG.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 712/2005, QUE DISPÕE SOBRE A CONTRATAÇÃO EXTRAORDINÁRIA DE PROFISSIONAIS DA ÁREA DA SAÚDE - PSF E PACS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO INCISO I DO ART. 1º DA LEI MUNICIPAL 901/2013 E DO ART. 1º DA LEI Nº 908/2014 (QUE ALTEROU A REDAÇÃO DO INCISO II DO ART. 1º DA LEI Nº 901/2013), PARA REAJUSTE DO VALOR DAS SUBVENÇÕES CONCEDIDAS À ASSOCIAÇÃO CASA DE SAÚDE SÃO SEBASTIÃO E À SANTA CASA DE MISERICÓRDIA SÃO VICENTE DE PAULO, DE POUSO ALTO. </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSERE NOVA DISPOSIÇÃO AO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DISPONDO SOBRE A CESSÃO DE SERVIDORES PARA OUTROS ÓRGÃOS PÚBLICOS. </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ACRÉSCIMO DE CARGO DE PROVIMENTO EFETIVO NO ANEXO II DA LEI MUNICIPAL 765/2006 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE RELATIVAS AO EXERCÍCIO DE 2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -636,68 +636,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>