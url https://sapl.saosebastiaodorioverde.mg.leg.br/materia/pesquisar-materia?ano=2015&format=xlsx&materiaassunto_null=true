--- v0 (2025-12-13)
+++ v1 (2026-05-23)
@@ -51,339 +51,339 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE USO DE BEM PÚBLICO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ACRÉSCIMO DE CARGO DE PROVIMENTO EFETIVO NO ANEXO II DA LEI MUNICIPAL 765/2006 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA-CIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA A FUNÇÃO PÚBLICA DE AGENTE DE COMBATE ÀS ENDEMIAS NO TEXTO DA LEI Nº 712/2005, DE 31/01/2005 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EXECUTAR MUDANÇA NO TRAÇADO DE UM TRECHO DA ESTRADA RURAL QUE PASSA PELA FAZENDA CURRAL VELHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DOS INCISOS I E II DO ART. 1º DA LEI MUNICIPAL 920/2014, PARA MAJORAÇÃO DOS VALORES DAS SUBVENÇÕES CONCEDIDAS À ASSOCIAÇÃO CASA DE SAÚDE SÃO SEBASTIÃO E À SANTA CASA DE MISERICÓRDIA SÃO VICENTE DE PAULO, DE POUSO ALTO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DESTINADO A ATENDER A ASSISTÊNCIA HOSPITALAR AMBULATORIAL PRESTADA PELO CONSÓRCIO INTERMUNICIPAL DE SAÚDE - CIS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E APROVAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO INCENTIVO POR DESEMPENHO E QUALIDADE, NO ÂMBITO DO PROGRAMA DA SAÚDE DA FAMÍLIA- NPSF E NASF, CONFORME PREVISÃO CONTIDA NA LEI FEDERAL Nº 8.080/90 E NA PORTARIA MS/GM Nº 1654/2011, DO MINISTÉRIO DA SAÚDE, QUE INSTITUIU O PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA - PMAQ.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA PARÁGRAFO AO ARTIGO 26 DA LEI Nº 844/2009 E SEU CORRESPONDENTE ANEXO III, QUADRO DE DIÁRIAS PARCIAIS PARA MOTORISTAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I, II, III E DO PARÁGRAFO 2º DO ARTIGO 22 DA LEI Nº 765/2006 QUE INSTITUIU O PLANO DE CARGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DO RIO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA A COMPOSIÇÃO DO CONSELHO DO FUNDEB, CRIADO PELA LEI MUNICIPAL Nº 780/2007, EM ADEQUAÇÃO A LEI FEDERAL Nº 11.494/2007 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A AQUISIÇÃO DE TERRENO NA ÁREA URBANA COM DESTINAÇÃO ESPECÍFICA PARA MORADIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO INCISO I DO ART.5º DA LEI MUNICIPAL Nº 919/2014, DE 20/11/2014, QUE ESTIMOU A RECEITA E FIXOU A DESPESA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE LEILÃO DE VEÍCULOS, MOTORES DE VEÍCULOS E BRAÇO DE RETROESCAVADEIRA, INSERVÍVEIS AO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ESTABELECIMENTO DA POLÍTICA MUNICIPAL DO TURISMO PARA SÃO SEBASTIÃO DO RIO VERDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE RELATIVAS AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUSTEIO DE DESPESAS DE VIAGENS DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO E REGULAMENTA A UTILIZAÇÃO DO SALÃO COMUNITÁRIO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO RIO VERDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -690,68 +690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>