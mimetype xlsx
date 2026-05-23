--- v0 (2025-12-11)
+++ v1 (2026-05-23)
@@ -51,426 +51,426 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DOS CARGOS E ACRESCENTA CARGOS DENTRO DO QUADRO GERAL DE PROVIMENTO EM COMISSÃO, CONSTANTES DA LEI MUNICIPAL COMPLEMENTAR Nº 765/2006 - ANEXO I-A E, CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO E ALTERA A LEI Nº 774 DE 16 DE OUTUBRO DE 2006.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A DISPOSITIVOS PREVISTOS NO CÓDIGO DE OBRAS MUNICIPAL, LEI Nº 0229 DE 15/02/1982 E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NA ESTRUTURA E NO QUADRO DE PESSOAL DA CÂMARA, INSTITUÍDOS PELA LEI COMPLEMENTAR Nº 005/2010, O CARGO DE PROCURADOR LEGISLATIVO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA NOVOS SERVIÇOS TRIBUTÁVEIS À TABELA DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA- ISS, DE QUE TRATA O ART. 28 DA LEI MUNICIPAL Nº 209/1980, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO MUNICIPAL, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR QUE DISPÕE SOBRE CÓDIGO TRIBUTÁRIO, INSTITUI NORMAS GERAIS DE DIREITO TRIBUTÁRIO NO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO A "CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA" E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL ORDINÁRIA Nº 820/2009, DE ADESÃO AO "PROGRAMA FEDERAL DE INCLUSÃO DIGITAL" E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI MUNICIPAL 912/2014, DE SUBVENÇÃO SOCIAL À RÁDIO ANCHIETA E CONTÉM OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 8º E 9º, DA LEI 787/07, QUE INSTITUIU O CONSELHO MUNICIPAL DE DESPORTO, TORNANDO SUA COMPOSIÇÃO PRIORITÁRIA, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI Nº 768/2006 DE 15 DE AGOSTO DE 2006, QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO CASA DE SAÚDE SÃO SEBASTIÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI Nº 538/1997 DE 24 DE FEVEREIRO DE 1997, QUE DISPÕE SOBRE A CONSTRUÇÃO E REFORMAS DE CASAS PARA PESSOAS CARENTES DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL À APAE - POUSO ALTO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "ASSOCIAÇÃO SEMEADORES DO AMANHÃ S/C - OSCIP".</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 844, DE 17 DE DEZEMBRO DE 2009, E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 417/1993 QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I, DO ART. 1º, DA LEI MUNICIPAL Nº 948/16, PARA MAJORAÇÃO DE SUBVENÇÃO A HOSPITAL, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE USO DE ÔNIBUS MUNICIPAL PARA TRANSPORTE DE ATLETAS E CONTÉM OUTRAS DISPOSIÇÕES".</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REEMBOLSO A PRESTADOR DE SERVIÇO E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VEÍCULO DO MUNICÍPIO PELO PREFEITO MUNICIPAL E FUNCIONÁRIOS, E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE PARA O EXERCÍCIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS À ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ATUALIZAÇÃO DA PLANTA GENÉRICA DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE E CONTÉM OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM ORTOGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA LEI MUNICIPAL (LOA) E CONTÉM OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NOTAS TÉCNICAS DA EDUCAÇÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ASSOCIAÇÃO BRASILEIRA DE OUVIDORES/OMBUDSMAN, SEÇÃO MINAS GERAIS- ABO/MG.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO "CÂMARA MIRIM".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -777,68 +777,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>