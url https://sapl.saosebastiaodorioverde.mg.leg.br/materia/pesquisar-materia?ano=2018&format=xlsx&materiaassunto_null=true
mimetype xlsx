--- v0 (2025-12-13)
+++ v1 (2026-05-23)
@@ -51,345 +51,345 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, ALTERA A LEI Nº 774 DE 16 DE OUTUBRO DE 2006, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI Nº 229/1982 (CÓDIGO MUNICIPAL DE OBRAS)</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO A "CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA" E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_complementar_05_kg3p30L.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_complementar_05_kg3p30L.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a "Lei que Institui a Tabela para cálculo do Imposto sobre Transmissão de Bens Imóveis (ITBI) em São Sebastião do Rio Verde-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_de_lei_comp_06.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_de_lei_comp_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público e contém outras providências</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_comp_06.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_comp_06.pdf</t>
   </si>
   <si>
     <t>"Projeto de Lei Complementar nº 06/2018 que dispõe sobre a concessão de direito de uso do Clube Recreativo Professora Maria Letícia de Biasi Souza", para fins de realização de eventos diversos de curta duração, mediante os instrumentos de concessão e dá outras providências".</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_comp_009.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_comp_009.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar que "dá nova redação as Tabelas das Taxas previstas nos anexos IV, VI e IX, da Lei Complementar nº 035/2017, de São Sebastião do Rio Verde- MG e dá outras providências."</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA - DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE, INSTITUI SEU CONSELHO GESTOR CODEMA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DA LEI QUE CRIOU A POLÍTICA DE PROTEÇÃO, DE CONSERVAÇÃO E DE CONTROLE DE MEIO AMBIENTE, CRIA O CODEMA E CONTÉM OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS "PRODUTOR DE AGUA - SÃO SEBASTIÃO DO RIO VERDE -MG", E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E CONTÉM OUTRAS PRIVIDÊNCIAS</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA A ESTAÇÃO DE TRATAMENTO DE ÁGUA - ETA, DO LOTEAMENTO ALVORADA, E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA A ESTAÇÃO DE CAPTAÇÃO DE ÁGUA E BOMBEAMENTO DO BAIRRO PORTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO E PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS, COM ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO DE BEM IMÓVEL DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE PARA O EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PRIVIDÊNCIAS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTO QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS", NO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE "ABERTURA DE CREDITO SUPLEMENTAR", NO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_ordinaria_016.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_ordinaria_016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE SÃO SEBASTIÃO DO RIO VERDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_de_lei_ordinaria_017_I8sQ4Wu.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_de_lei_ordinaria_017_I8sQ4Wu.pdf</t>
   </si>
   <si>
     <t>Que altera o Artigo 3º da Lei Complementar nº 023/2014, que instituiu o programa Núcleo de Apoio à Saúde da Família - NASF - no âmbito do Município de São Sebastião do Rio Verde.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/182/projeto_de_lei_ordinaria_018_q9yuJNn.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/182/projeto_de_lei_ordinaria_018_q9yuJNn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Perímetro Urbano do Município de São Sebastião do Rio Verde, e dá outras providências</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei_ordinaria_019.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei_ordinaria_019.pdf</t>
   </si>
   <si>
     <t>"Projeto de Lei que dispõe sobre Concessão de subvenções sociais às entidades que menciona no município de São Sebastião do Rio Verde-MG, e dá outras providências"</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>"Projeto de Lei Ordinária nº   /2018 que dispõe sobre a permissão de direito de uso do Clube Recreativo Professora Maria Letícia de Biasi Souza, para fins de realização de eventos diversos de curta duração, mediante os instrumentos de permissão e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -705,68 +705,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_complementar_05_kg3p30L.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_de_lei_comp_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_comp_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_comp_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_ordinaria_016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_de_lei_ordinaria_017_I8sQ4Wu.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/182/projeto_de_lei_ordinaria_018_q9yuJNn.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei_ordinaria_019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_complementar_05_kg3p30L.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_de_lei_comp_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_comp_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_comp_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_ordinaria_016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_de_lei_ordinaria_017_I8sQ4Wu.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/182/projeto_de_lei_ordinaria_018_q9yuJNn.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei_ordinaria_019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="248.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>