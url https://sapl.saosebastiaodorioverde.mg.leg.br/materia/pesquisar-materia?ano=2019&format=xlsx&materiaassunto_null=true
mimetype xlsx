--- v0 (2026-02-05)
+++ v1 (2026-05-23)
@@ -51,303 +51,303 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_aumento.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_aumento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos vencimentos dos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_complementar_002.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_complementar_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura e o quadro de pessoal da Câmara Municipal</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_ordinaria_03.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_ordinaria_03.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Cessão de Uso de Bem Imóvel do Município e contém outras providências."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_complementar_04.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_complementar_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Uso de Bem Imóvel do Município e contém outras providências</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_complementar_05.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_complementar_05.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de direito de uso do Clube Recreativo Professora Maria Letícia de Biasi Souza" para fins de realização de eventos diversos de curta duração, mediante os instrumentos de concessão e dá outras providências."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_complementar_06.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_complementar_06.pdf</t>
   </si>
   <si>
     <t>"Dá noca redação ao art. 43 da Lei nº 229/1982 (Código Municipal de Obras)".</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_complementar_07.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_complementar_07.pdf</t>
   </si>
   <si>
     <t>"Trata da criação da Procuradoria Jurídica Municipal, cria o cargo de Advogado no Município de São Sebastião do Rio Verde, MG; altera o Anexo I-A, Anexo II e Anexo IV; inciso I; item 1; subitem 1.1, da Lei Municipal 765/2006 e dá outras providências".</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_01_subsidios_agentes_cXyrZ6T.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_01_subsidios_agentes_cXyrZ6T.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão Geral Anual dos Subsídios dos Agente Políticos do Município.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_ordinaria_02.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_ordinaria_02.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_ordinaria_03.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_ordinaria_03.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da redação do Parágrafo Único do Art. 1º da Lei Municipal 817/2009, que trata da concessão de Transporte Intermunicipal para estudantes e dá outras providências".</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/194/projeto_de_lei_ordinaria_04.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/194/projeto_de_lei_ordinaria_04.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da redação do Art. 1º, Parágrafo Únicoe Art. 2º da Lei Municipal 817/2009, que trata da concessão de Transporte Intermunicipal  para Estudantes e dá outras providências".</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/195/ldo_2020_compressed.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/195/ldo_2020_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020 e estabelece outras providências</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre reembolso de despesas e a concessão de diárias de viagem aos Agentes Políticos e Servidores do Poder Executivo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_ordinaria_07_n1O5v6a.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_ordinaria_07_n1O5v6a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre adiantamento de despesas e a concessão de diárias de viagem aos Agentes Políticos e Servidores do Poder Executivo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_ordinaria_08.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_ordinaria_08.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da redação do Art. 1º, caput, da Lei Municipal 817/2009, com redação modificada pela Lei 987/2019, que trata da concessão de Transporte Intermunicipal para Estudantes e dá outras providências."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_ordinaria_09.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_ordinaria_09.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de São Sebastião do Rio Verde, MG, a contratar com o Banco de Desenvolvimento de Minas Gerais S/A BDMG, operações de crédito com outorga de garantia e dá outras providências."</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_ordinaria_010.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_ordinaria_010.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a protestar as Certidões de Dívida Ativa - CDA correspondente aos critérios tributários e não tributários do Município de São Sebastião do Rio Verde, Mg e dá outras providências".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para a realização de termo de cooperação e cessão de Servidores entre o município de São Sebastião do Rio Verde e o Fórum da Comarca de São Lourenço, MG e dá outras providências".</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_ordinaria_012.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_ordinaria_012.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para a realização de termo de cooperação e cessão de Servidores entre o Município de São Sebastião do Rio Verde, MG e 3ª Delegacia Regional do 17º Departamento de Polícia Civil de São Lourenço, MG e dá outras providências."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Subvenções Sociais a Entidades que menciona, e dá outras providências"</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_ordinaria_014.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_ordinaria_014.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de São Sebastião do Rio Verde para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>"Autoriza o Município de São Sebastião do Rio Verde através do Departamento Municipal de Saúde a celebrar Termo de Cooperação com o Município de Pouso Alto, Estado de Minas Gerais na forma que especifica, para garantia de acesso a saúde e dá outras providências."</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_ordinaria_017.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_ordinaria_017.pdf</t>
   </si>
   <si>
     <t>Cria Função Gratificada de Coordenador para o Curso Técnico de Administração do IEF (Instituto Federal Sul de Minas) no Município de São Sebastião do Rio Verde, Estado de Minas Gerais, e contém outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_ordinaria_018.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_ordinaria_018.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 5º da Lei Ordinária 983/2018 que dispõe sobra a abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2019 e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,68 +654,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_aumento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_ordinaria_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_01_subsidios_agentes_cXyrZ6T.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_ordinaria_02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_ordinaria_03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/194/projeto_de_lei_ordinaria_04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/195/ldo_2020_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_ordinaria_07_n1O5v6a.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_ordinaria_08.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_ordinaria_09.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_ordinaria_010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_ordinaria_012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_ordinaria_014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_ordinaria_017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_ordinaria_018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_aumento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_ordinaria_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_01_subsidios_agentes_cXyrZ6T.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_ordinaria_02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_ordinaria_03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/194/projeto_de_lei_ordinaria_04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/195/ldo_2020_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_ordinaria_07_n1O5v6a.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_ordinaria_08.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_ordinaria_09.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_ordinaria_010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_ordinaria_012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_ordinaria_014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_ordinaria_017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_ordinaria_018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>