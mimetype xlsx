--- v0 (2025-12-13)
+++ v1 (2026-05-23)
@@ -51,303 +51,303 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/228/plc_01.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/228/plc_01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo rural para efeito da criação de chacreamento particular no Município de São Sebastião do Rio Verde e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/235/lei_complementar.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/235/lei_complementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização de uso de Bem Imóvel e contém outros providências.. Palmilhado Boots.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/246/oficio_124.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/246/oficio_124.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Estatudo dos Servidores Públicos do Município de São Sebastião do Rio Verde/MG, da Lei 5/1963 e dá outros providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/247/plc_itbi.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/247/plc_itbi.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que institui a Tabela do Imposto sobre Transmissão de Bens Imóveis (ITBI), em São Sebastião do Rio Verde/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/223/plo_01-2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/223/plo_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plo_02-2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plo_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de gratificações e dá outras providências</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Nando Diniz</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plo_03-2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plo_03-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a colocação de placas informativas em todas as obras públicas realizadas no Município de São Sebastião do Rio Verde.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/227/plo_04-2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/227/plo_04-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 765/2006 para criar cinco cargos de professor I (PI), de apoio pedagógico, para atendimento a alunos que apresentem necessidades educacionais especiais e dá outras providências</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/229/plo_05.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/229/plo_05.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a abertura de Créditos Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior e contém outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/230/plo_06.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/230/plo_06.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera dispositivo da Lei 712/2005m que dispõe sobre a contratação extraordinária de profissionais da área da saúde - PSF e PACS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/231/plo_07.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/231/plo_07.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre autorização para o município realizar reforma de âmbito social que ultrapassa o valor máximo fixado da Resolução 07/2021 e contém outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plo_08.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plo_08.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/233/plo_09.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/233/plo_09.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre reajuste dos vencimentos dos profissionais do magistério público da educação básica, da rede municipal de São Sebastião do Rio Verde/MG e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/234/plo_10.2022.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/234/plo_10.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a aprovação e ratificação da 1ª alteração consolidade do contrato de consórcio público intermunicipal multifinalitário da microregioão do circuito das águas - CIMAG/AMAG, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_11.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_11.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei nº 765/2006 para criar 03 (Três) cargos de monitor escolar e contém outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a denominação de duas estações ferroviárias localizadas no território municipal de São Sebastião do Rio Verde/MG e contém outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/oficio_105.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/oficio_105.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Munícipio de São Sebastião do Rio Verde para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/oficio_106.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/oficio_106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Programa de Educação Ambiental no município e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera dispositivo da Lei 1032/2022, que dispõe sobre a autorização para o município realizar reforma de âmbito social que ultrapassa o valor máximo na Resolução 07/2021 e contém outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/243/plo_17.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/243/plo_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2022 e contém outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/244/oficio_119.2022_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/244/oficio_119.2022_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que altera dispositivo da Lei 802/2007, que dispõe sobre Consignação na Folha de Pagamento e contém outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,68 +654,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/228/plc_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/235/lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/246/oficio_124.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/247/plc_itbi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/223/plo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/227/plo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/229/plo_05.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/230/plo_06.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/231/plo_07.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plo_08.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/233/plo_09.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/234/plo_10.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/oficio_105.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/oficio_106.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/243/plo_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/244/oficio_119.2022_-_projeto_de_lei.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/228/plc_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/235/lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/246/oficio_124.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/247/plc_itbi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/223/plo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/225/plo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/226/plo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/227/plo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/229/plo_05.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/230/plo_06.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/231/plo_07.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plo_08.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/233/plo_09.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/234/plo_10.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/oficio_105.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/oficio_106.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/243/plo_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2022/244/oficio_119.2022_-_projeto_de_lei.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>