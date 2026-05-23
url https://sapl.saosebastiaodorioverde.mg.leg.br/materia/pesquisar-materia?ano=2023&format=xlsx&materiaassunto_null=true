--- v0 (2025-12-13)
+++ v1 (2026-05-23)
@@ -51,471 +51,471 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_-_133a.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_-_133a.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 133-A à Lei Orgânica do Município de São Sebastião do Rio Verde/MG.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_no_02.2023.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica de São Sebastião do Rio Verde, para adequações textuais e atualização.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/262/plc_01-2023.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/262/plc_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 43/2019, dispõe sobre a conversão de tempo de férias em pecúnia.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/264/plc_-_altera_a_lei_765.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/264/plc_-_altera_a_lei_765.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera a Lei nº 765/2006 para criar os cargos públicos de provimento efetivo de Médico da ESF, Enfermeiro da ESF, Técnico de Enfermagem da ESF, Odontólogo da ESF e Auxiliar de Saúde Bucal da ESF, e contém providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_-_esf.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_-_esf.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera a Lei nº 765/2006 para criar os cargos públicos de provimento efetivo de Médico da ESF, Enfermeiro da ESF, Técnico de Enfermagem da ESF, Odontólogo da ESF, Auxiliar de Saúde Bucal da ESF e Motorista do ESF, e contém providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/286/oficio_no_152.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/286/oficio_no_152.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que concede gratificações aos servidores públicos municipais e altera a Lei Municipal nº 765/2006 com o fito de modificar a data base de reajuste salarial; modificar os anexos I-A e I-B e criar cargo em provimento comissionado de Chefe de Gabinete e contém providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_-_reajuste_de_salario.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_-_reajuste_de_salario.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que "Dispõe sobre Revisão Geral Anual dos Vencimentos dos Servidores Públicos Municipais e dá outras providências".</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_-_aux._alimentacao.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_-_aux._alimentacao.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que "Dispõe sobre a concessão de auxilio-alimentação mensal aos servidores públicos em atividade no Múnicipio de São Sebastião do Rio Verde e dá outras providências".</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/250/003_-_transporte_intermunicipal.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/250/003_-_transporte_intermunicipal.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera dispositivo da Lei nº 817/2009, que dispõe sobre a concessão de transporte intermunicipal para estudantes e contém outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/251/004_-_revisao_vencimentos_legislativo.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/251/004_-_revisao_vencimentos_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão Geral Anual dos Vencimentos dos Servidores Públicos e Subsídios dos Agentes Políticos do Legislativo Municipal.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/252/005_-_reajuste_dos_vencimentos.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/252/005_-_reajuste_dos_vencimentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reajuste dos Servidores Públicos do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/253/006_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/253/006_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação mensal aos servidores públicos do Legislativo Municipal em atividade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/256/007_-_altera_a_1045.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/256/007_-_altera_a_1045.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a alteração do artigo 1º da lei municipal 1.045/2023.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/257/008_-_regova_o_sim.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/257/008_-_regova_o_sim.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Revoga a Lei nº 980/2018 e dispõe sobre a inspeção industrial e sanitária dos produtos de origem animal e institui o Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA), e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/258/009_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/258/009_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que "autoriza o Poder Executivo do Município de São Sebastião do Rio Verde a instituir cobrança da Contribuição para o Custeio dos Serviços de Iluminação Pública - COSIP.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/259/10_-_projeto_de_lei_-_ldo.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/259/10_-_projeto_de_lei_-_ldo.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que "Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências".</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/265/oficio_no_73.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/265/oficio_no_73.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o executivo a prestar apoio financeiro aos proprietários de Reservas Particulares do Patrimônio Natural – RPPN, situadas dentro dos limites políticos de São Sebastião do Rio Verde/MG e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/269/oficio_no_89.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/269/oficio_no_89.pdf</t>
   </si>
   <si>
     <t>Instituí o Programa "Benefício Odontológico" aos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/270/loa_2024.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/270/loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de São Sebastião do Rio Verde para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_no_15.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções socias às Entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_16.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_16.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para concessão de subvenções sociais, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pala União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>Cria o programa de atendimento domiciliar no serviço municipal de saúde, destinado a atender as pessoas com deficiência e as pessoas idosas.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>Institui o mês de novembro como "Novembrinho Azul", no âmbito do município, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Enfrentamento ao Câncer de Mama no Município de São Sebastião do Rio Verde.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/280/plo_no_21.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/280/plo_no_21.pdf</t>
   </si>
   <si>
     <t>Institui o Dia e a Semana Municipais de Zumbi dos Palmares e da Consciência Negra no Município de São Sebastião do Rio Verde/MG.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/281/oficio_no_147.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/281/oficio_no_147.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que cria função gratificada para Agente de Contratação, membro de Comissão de Contratação, membro da Equipe de Apoio e Fiscal de Contrato, e contém outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/282/oficio_no_150.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/282/oficio_no_150.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza a abertura de Crédito Especial no valor R$ 47.471,07 (quarenta e sete mil quatrocentos e setenta e um reais e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Renato Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/284/plo_no_24.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/284/plo_no_24.pdf</t>
   </si>
   <si>
     <t>Cria funções gratificadas de Agente de Contratação/Pregoeiro, Gestor/Fiscal de Contratos, Equipe de Apoio de Licitações e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/285/oficio_no_151.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/285/oficio_no_151.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a autorização para doação de lotes de interesse social urbanizados do Município de São Sebastião do Rio Verde/MG para fins de moradia, define os critérios pertinentes e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/255/proposta_resolucao_1.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/255/proposta_resolucao_1.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 13/2013, que denomina e regulamenta a utilização do Salão Comunitário da Câmara Municipal de São Sebastião do Rio Verde/MG</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_02.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_02.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de São Sebastião do Rio Verde Relativas ao Exercício Financeiro de 2021 - Processo nº 1120964/TECMG.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre políticas de classificação, baixa e desfazimento de bens permanentes em desuso ou inservíveis da Câmara Municipal de São Sebastião do Rio Verde/MG.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_resolucao_04-2023.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_resolucao_04-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa e destinação de bens permanentes em desuso ou inservíveis da Câmara Municipal de São Sebastião do Rio Verde/MG.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_resolucao_no_05.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_resolucao_no_05.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de São Sebastião do Rio Verde, Estado de Minas Gerais - Resolução 02/2005.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_resolucao_no_06.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_resolucao_no_06.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.133/2021 em âmbito interno do legislativo municipal de São Sebastião do Rio Verde e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -822,68 +822,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_-_133a.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/262/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/264/plc_-_altera_a_lei_765.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_-_esf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/286/oficio_no_152.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_-_reajuste_de_salario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_-_aux._alimentacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/250/003_-_transporte_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/251/004_-_revisao_vencimentos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/252/005_-_reajuste_dos_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/253/006_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/256/007_-_altera_a_1045.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/257/008_-_regova_o_sim.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/258/009_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/259/10_-_projeto_de_lei_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/265/oficio_no_73.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/269/oficio_no_89.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/270/loa_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/280/plo_no_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/281/oficio_no_147.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/282/oficio_no_150.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/284/plo_no_24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/285/oficio_no_151.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/255/proposta_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_resolucao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_resolucao_no_06.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_-_133a.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/279/emenda_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/262/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/264/plc_-_altera_a_lei_765.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_-_esf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/286/oficio_no_152.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_-_reajuste_de_salario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_-_aux._alimentacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/250/003_-_transporte_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/251/004_-_revisao_vencimentos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/252/005_-_reajuste_dos_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/253/006_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/256/007_-_altera_a_1045.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/257/008_-_regova_o_sim.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/258/009_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/259/10_-_projeto_de_lei_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/265/oficio_no_73.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/269/oficio_no_89.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/270/loa_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/280/plo_no_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/281/oficio_no_147.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/282/oficio_no_150.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/284/plo_no_24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/285/oficio_no_151.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/255/proposta_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/263/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_resolucao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_resolucao_no_06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>