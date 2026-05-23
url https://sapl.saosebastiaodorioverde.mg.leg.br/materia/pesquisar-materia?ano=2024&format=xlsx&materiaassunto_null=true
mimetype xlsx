--- v0 (2025-12-13)
+++ v1 (2026-05-23)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/290/oficio_no_06.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/290/oficio_no_06.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera a Lei Municipal nº 765/2006 com o fito de estipular a carga horária dos servidores públicos municipais e criar os anexos IV-A e IV-B e contém outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_-_consorcio.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_-_consorcio.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Poder Executivo a celebrar contrato de consórcio público com os municípios de Itamonte, Itanhandu, Passa Quatro, Pouso Alto e Virgínia, para fim de estabelecer uma cooperação federativa na organização, regulação, fiscalização e prestação de serviços quanto a gestão ambiental integrada e na conservação ambiental dos altos da Mantiqueira e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_complementar__no_03_2024_-_consorcio.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_complementar__no_03_2024_-_consorcio.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/308/plc_no_04_2024.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/308/plc_no_04_2024.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/289/oficio_no_05.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/289/oficio_no_05.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o Serviço de mototáxi no Município de São Sebastião do Rio Verde/MG e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/291/oficio_no_17.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/291/oficio_no_17.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre Revisão Geral Anual dos Vencimentos dos Servidores Públicos Municipais, Agentes Políticos e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/293/oficio_no_37.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/293/oficio_no_37.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre Revisão Geral Anual dos Vencimentos dos Agentes Políticos do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/294/oficio_no_38.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/294/oficio_no_38.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre Revisão Geral Anual dos Vencimentos dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nando Diniz</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_ordinaria_no_05-2024_-_fogos_de_artificio..pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_ordinaria_no_05-2024_-_fogos_de_artificio..pdf</t>
   </si>
   <si>
     <t>Proíbe a queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto sonoro, tecnicamente classificados como "FOGOS DE ESTAMPIDO" e "ARTIGOS EXPLOSIVOS".</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/297/projeto_de_lei_no_06-2024_-_ciclismo.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/297/projeto_de_lei_no_06-2024_-_ciclismo.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Ciclista, no âmbito do Município de São Sebastião do Rio Verde MG, a ser comemorado no dia 01 de março, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/298/oficio_no_59.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/298/oficio_no_59.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa Idosa, e institui o Fundo Municipal dos Direitos da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_ordinaria__no_08-2024_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_ordinaria__no_08-2024_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento dos Servidores Efetivos da Câmara Municipal de São Sebastião do Rio Verde.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_ordinaria_no_09-2024_-_revisao_vereadores.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_ordinaria_no_09-2024_-_revisao_vereadores.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre Revisão Geral Anual dos Vencimentos dos Agentes Políticos do Poder Legislativo Municipal de dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_ordinaria_no_10-2024_-_ldo.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_ordinaria_no_10-2024_-_ldo.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/302/plo_no_11-2024.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/302/plo_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de utilização de fogos de artifício no município de São Sebastião do Rio Verde.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/305/oficio_no_80.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/305/oficio_no_80.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera dispositivo da Lei nº 802/2007, que dispõe sobre a Consignação na Folha de Pagamento e contém outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_no_81.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_no_81.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o Sistema Municipal de Cultura do Município de São Sebastião do Rio Verde/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Renato Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_ordinaria_no_14-2024_-_custeio_de_viagens.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_ordinaria_no_14-2024_-_custeio_de_viagens.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de despesas de viagens de agentes públicos da Câmara Municipal e contém outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/309/plo_no_15-2024.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/309/plo_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito e dos Auxiliares Diretos do Prefeito para o mandato de 2025/2028.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/310/oficio_no_129.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/310/oficio_no_129.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a concessão de Contribuição ao Conasems e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/311/oficio_no_130.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/311/oficio_no_130.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/312/oficio_no_131.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/312/oficio_no_131.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de São Sebastião do Rio Verde para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_no_19-2024_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_no_19-2024_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º da Lei 1057/2023, que dispõe sobre a abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2024 e contém outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_ordinaria_no_20-2024_-_conjunto_habitacional.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_ordinaria_no_20-2024_-_conjunto_habitacional.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a nomeação do Conjunto Habitacional localizado no perímetro urbano de São Sebastião do Rio Verde/MG – Latitude: 7542892.00”S – Longitude: 5002430.00”E e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/316/plo_21.2024.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/316/plo_21.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de concessão de uso de bem público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CPFOTC - Comissão Permanente de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/313/proposta_de_resolucao_01.2024_e_parecer.pdf</t>
+    <t>http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/313/proposta_de_resolucao_01.2024_e_parecer.pdf</t>
   </si>
   <si>
     <t>Aprova com ressalvas as Contas do Munícipio de São Sebastião do Rio Verde Relativas ao Exercício Financeiro de 2022 - Processo nº 1148498/TCEMG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,68 +708,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/290/oficio_no_06.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_complementar__no_03_2024_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/308/plc_no_04_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/289/oficio_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/291/oficio_no_17.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/293/oficio_no_37.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/294/oficio_no_38.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_ordinaria_no_05-2024_-_fogos_de_artificio..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/297/projeto_de_lei_no_06-2024_-_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/298/oficio_no_59.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_ordinaria__no_08-2024_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_ordinaria_no_09-2024_-_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_ordinaria_no_10-2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/302/plo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/305/oficio_no_80.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_no_81.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_ordinaria_no_14-2024_-_custeio_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/309/plo_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/310/oficio_no_129.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/311/oficio_no_130.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/312/oficio_no_131.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_no_19-2024_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_ordinaria_no_20-2024_-_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/316/plo_21.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/313/proposta_de_resolucao_01.2024_e_parecer.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/290/oficio_no_06.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_complementar__no_03_2024_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/308/plc_no_04_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/289/oficio_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/291/oficio_no_17.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/293/oficio_no_37.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/294/oficio_no_38.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_ordinaria_no_05-2024_-_fogos_de_artificio..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/297/projeto_de_lei_no_06-2024_-_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/298/oficio_no_59.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_ordinaria__no_08-2024_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_ordinaria_no_09-2024_-_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_ordinaria_no_10-2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/302/plo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/305/oficio_no_80.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_no_81.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_ordinaria_no_14-2024_-_custeio_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/309/plo_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/310/oficio_no_129.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/311/oficio_no_130.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/312/oficio_no_131.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_no_19-2024_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_ordinaria_no_20-2024_-_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/316/plo_21.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodorioverde.mg.leg.br/media/sapl/public/materialegislativa/2024/313/proposta_de_resolucao_01.2024_e_parecer.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>